--- v0 (2026-03-14)
+++ v1 (2026-06-23)
@@ -48,51 +48,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária. nº 2 de 2026</t>
   </si>
   <si>
     <t>João Paulo Maroso - Prefeito Municipal (2025-2028)</t>
   </si>
   <si>
     <t>PL nº 02/2026 - Altera o art. nº 1, da Lei Municipal nº1.209, de 19 de junhop de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>LIBERADO PARA ORDEM DO DIA</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária. nº 5 de 2026</t>
   </si>
   <si>
-    <t>PL nº 05/2026 - Institui o Concurso para escolha das Soberanas da 4ª Expo.Bassano, autoriza o Poder Executivo Municipal a custear as despesas, e dá outras providências.</t>
+    <t>PL nº 05/2026 - Institui o Concurso para escolha das Soberanas da 5ª Expo.Bassano, autoriza o Poder Executivo Municipal a custear as despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária. nº 7 de 2026</t>
   </si>
   <si>
     <t>PL nº07/26 - Autoriza o Poder Executivo Municipal a conceder incentivo à empresa ALESSANDRA DE SANTI MONTAGEM ME, e dá outras providências.</t>
   </si>
   <si>
     <t>Leitura em Plenário</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>