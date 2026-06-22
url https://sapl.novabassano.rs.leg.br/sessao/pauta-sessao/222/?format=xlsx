--- v0 (2026-03-13)
+++ v1 (2026-06-22)
@@ -60,51 +60,51 @@
   <si>
     <t>João Paulo Maroso - Prefeito Municipal (2025-2028)</t>
   </si>
   <si>
     <t>PL nº3/2026 - Altera a Lei Municipal nº3.575, de 19 de janeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>Matéria Inclusa na OD- Votação Única</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária. nº 4 de 2026</t>
   </si>
   <si>
     <t>PL nº 04 - Autoriza o Poder Executivo Municipal a conceder auxílio ao Centro de Tradições Gaúchas Pousada do Imigrante, e dá outras providências.</t>
   </si>
   <si>
     <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária. nº 5 de 2026</t>
   </si>
   <si>
-    <t>PL nº 05/2026 - Institui o Concurso para escolha das Soberanas da 4ª Expo.Bassano, autoriza o Poder Executivo Municipal a custear as despesas, e dá outras providências.</t>
+    <t>PL nº 05/2026 - Institui o Concurso para escolha das Soberanas da 5ª Expo.Bassano, autoriza o Poder Executivo Municipal a custear as despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
     <t>Vereador Elias Dall Agnol</t>
   </si>
   <si>
     <t>Indicação nº01/2026 - Indica ao Poder Executivo Municipal que, por meio do setor competente, proceda a realização de estudo técnico e , sendo constatada a viabilidade, à implantação de sentido único de circulação ( mão única descendente) e à regulamentação do estacionamento na Avenida Bento Gonçalves, no município de Nova Bassano/RS, especialmente no trecho compreendido entre a rua Pinheiro Machado e Avenida Brasil.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">