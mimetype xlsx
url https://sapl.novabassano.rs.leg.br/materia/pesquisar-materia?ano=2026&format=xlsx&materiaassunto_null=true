--- v0 (2026-03-31)
+++ v1 (2026-05-23)
@@ -10,124 +10,130 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="129">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Jean Carlos Ansolin</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/513/projeto_decreto_legislativo_no01.2026aprovacao_contas_anuais_2023_0001.pdf</t>
+  </si>
+  <si>
+    <t>Projeto Decreto Legislativo nº01/2026 -  Dispõe sobre a aprovação de contas anuais referente ao exercício 2023, sob responsabilidade dos administradores Ivaldo Dalla Costa e João Paulo Maroso.</t>
+  </si>
+  <si>
     <t>504</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária.</t>
   </si>
   <si>
     <t>João Paulo Maroso</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/504/pl01-26_0001__0001.pdf</t>
   </si>
   <si>
     <t>PL nº 01/2026 - Autoriza o Poder executivo Municipal a fazer contratação temporária de 03 ( três ) professores de Educação Física, até 03 ( três) professores de Educação Infantil e até 02 (dois) professores de Matemática.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/482/pl02-26_0001_0001_0001.pdf</t>
   </si>
   <si>
     <t>PL nº 02/2026 - Altera o art. nº 1, da Lei Municipal nº1.209, de 19 de junhop de 1998 e dá outras providências.</t>
   </si>
   <si>
-    <t>484</t>
-[...10 lines deleted...]
-  <si>
     <t>485</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/485/pl05-26_0001_0001.pdf</t>
   </si>
   <si>
     <t>PL nº 05/2026 - Institui o Concurso para escolha das Soberanas da 4ª Expo.Bassano, autoriza o Poder Executivo Municipal a custear as despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/488/pl06-26__0001.pdf</t>
   </si>
   <si>
     <t>PL nº 06/2026 - Autoriza o Poder executivo Municipal a conceder auxílio ao Centro de Tradições Gaúchas Pousada do Imigrante, e dá outras providências.</t>
   </si>
   <si>
     <t>490</t>
@@ -228,129 +234,213 @@
   <si>
     <t>500</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/500/pl15-26_0001_0001.pdf</t>
   </si>
   <si>
     <t>Pl nº 15/2026 - Autoriza o Poder executivo Municipal a abrir Crédito especial no Orçamento de 2026 e dá outras providências. Projeto: Manutenção da Procuradoria Jurídica.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/501/pl16-26_0001_0001.pdf</t>
   </si>
   <si>
     <t>PL nº16/2026 - Autoriza o Poder Executivo a efetuar contratação temporária, em caráter de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/507/pl19-26___0001.pdf</t>
+  </si>
+  <si>
+    <t>PL nº 19/2026 - Dispõe sobre a participação do Município de Nova Bassano na Região Turística Uva e Vinho e no Destino Turírstico Termas e Longevidade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/509/pl21-26___0001_0001.pdf</t>
+  </si>
+  <si>
+    <t>PL nº 21/2026 - Autoriza o Poder executivo Municipal a abrir Crédito Especial no Orçamento de 2026 e dá outras providências. Projeto: Condtrução, melhoria e manutenção dos espaços de esporte e lazer.</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/510/pl22-26___0001_0001.pdf</t>
+  </si>
+  <si>
+    <t>PL nº22/2026 -  Dispõe sobre serviço de inspeção municipal de produtos de origem animal de Nova Bassano, cria Departamento de dá outras providências.</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/</t>
+  </si>
+  <si>
+    <t>PL nº 23/2026 - Autoriza o Poder Executivo Municipal a permitir o uso, a título precário, de espaço físico municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/515/pl25-26__0001.pdf</t>
+  </si>
+  <si>
+    <t>PL nº 25/2026 - Autoriza o Poder Executivo Municiopal a  fazer contratação temporária de até 02( dois) professores de Artes e até 01 (um) professor de Língua Portuguesa ( com habilitação para Língua Inglesa) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/516/pl26-26__0001_0001.pdf</t>
+  </si>
+  <si>
+    <t>PL nº 26/2026 -  Autoriza o Poder executivo Municipal a fazer contratação temporária de até 04 (quatro) domésticas e dá outras providências.</t>
+  </si>
+  <si>
     <t>499</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Vereador Jean  Carlos Ansolin</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_resolucao__no1-_sessao_especial.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº01/2026  - Dispõe sobre a realizção de Sessão Ordinária da Câmara de Vereadores de Nova Bassano - RS, em local diverso da sede do Poder Legislativo e altera o horário da sessão dodia 23 de  março 2026.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>PROP</t>
   </si>
   <si>
     <t>Proposição</t>
   </si>
   <si>
-    <t>Vereador Gilberto Luis Artifon, Vereadora Kena L.Xavier Matias</t>
-[...2 lines deleted...]
-    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/498/proposicao_01.2026.pdf</t>
+    <t>Vereador Gilberto Luis Artifon, Vereadora Kena L. Xavier Matias</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/498/proposicao_01.2026_0001.pdf</t>
   </si>
   <si>
     <t>Proposição nº01/2026 - Que seja avaliada a possibilidade de proceder a instalação de identificação do Município, em ponto estratégico de acesso à cidade, nas proximidades da empresa Medabil e do Posto Durante; realizar reforma, requalificação estética, modernização, adequação de sinalização e/ou reposicionamento do pórtico atualmente instalado, com o objetivo de melhorar a visibilidade, a orientação viária e a representação institucional do Município.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Poder Legislativo</t>
   </si>
   <si>
     <t>Gabinete Presidência - GABPRES</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/502/pl_01.2026_-_camara_-_servidores.doc</t>
   </si>
   <si>
     <t>PLL nº01/2026 - Concede Revisão Geral Anual à remuneração dos servidores públicos do Poder Legislativo Municipal, reajusta o vale-alimentação e dá outras providências.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/503/pl_02.2026_-_camara_-.doc</t>
   </si>
   <si>
     <t>PLL nº 02/2026 -  Concede Revisão Geral Anual de 3,81% ( três vírgula oitenta e um por cento) aos subsídios dos vereadores, prefeito, vice-prefeito e secretários municipais e dá outras providências.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Elias Dall Agnol</t>
   </si>
   <si>
-    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/487/indicacao_no_012026_1.docx</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/487/indicacao_no_012026_ass_0001.pdf</t>
   </si>
   <si>
     <t>Indicação nº01/2026 - Indica ao Poder Executivo Municipal que, por meio do setor competente, proceda a realização de estudo técnico e , sendo constatada a viabilidade, à implantação de sentido único de circulação ( mão única descendente) e à regulamentação do estacionamento na Avenida Bento Gonçalves, no município de Nova Bassano/RS, especialmente no trecho compreendido entre a rua Pinheiro Machado e Avenida Brasil.</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>Vereador Márcio De Conto</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/517/indicacao_no_022026_ass_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 02/2026 -  Indica ao Poder Executivo Municipal que, por meio do setor competente, proceda ao conserto e reparo do calçamento de paralelepípedos nas Ruas João Batista Dall Igna e Domingos Todeschini, ambas localizadas no Bairro Cristo Redentor, bem como realize estudo técnico e de viabilidade, visando ao ajuste e melhoria do acesso destinado à manobra de veículos de grande porte no trecho compreendido entre a Rua Senhor Bom Jesus e a Rua Domingos Todeschini, nas proximidades da Escola Teodolinda Reginatto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -654,68 +744,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/504/pl01-26_0001__0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/482/pl02-26_0001_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/484/pl04-26_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/485/pl05-26_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/488/pl06-26__0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/490/pl07-26__0001_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/491/pl08-26__0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/492/pl09-26__0001_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/493/pl10-26___0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/494/pl11-26__0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/495/pl12-26_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/496/pl13-26_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/497/pl14-26_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/500/pl15-26_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/501/pl16-26_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_resolucao__no1-_sessao_especial.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/498/proposicao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/502/pl_01.2026_-_camara_-_servidores.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/503/pl_02.2026_-_camara_-.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/487/indicacao_no_012026_1.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/513/projeto_decreto_legislativo_no01.2026aprovacao_contas_anuais_2023_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/504/pl01-26_0001__0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/482/pl02-26_0001_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/485/pl05-26_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/488/pl06-26__0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/490/pl07-26__0001_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/491/pl08-26__0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/492/pl09-26__0001_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/493/pl10-26___0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/494/pl11-26__0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/495/pl12-26_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/496/pl13-26_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/497/pl14-26_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/500/pl15-26_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/501/pl16-26_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/507/pl19-26___0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/509/pl21-26___0001_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/510/pl22-26___0001_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/515/pl25-26__0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/516/pl26-26__0001_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_resolucao__no1-_sessao_especial.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/498/proposicao_01.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/502/pl_01.2026_-_camara_-_servidores.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/503/pl_02.2026_-_camara_-.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/487/indicacao_no_012026_ass_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2026/517/indicacao_no_022026_ass_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="56.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="56.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -735,558 +825,747 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H17" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
-[...5 lines deleted...]
-      <c r="D19" t="s">
+      <c r="H19" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>87</v>
+        <v>19</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H21" t="s">
         <v>93</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>10</v>
       </c>
-      <c r="D21" t="s">
-[...12 lines deleted...]
-        <v>98</v>
+      <c r="D23" t="s">
+        <v>99</v>
+      </c>
+      <c r="E23" t="s">
+        <v>100</v>
+      </c>
+      <c r="F23" t="s">
+        <v>101</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>105</v>
+      </c>
+      <c r="E24" t="s">
+        <v>106</v>
+      </c>
+      <c r="F24" t="s">
+        <v>107</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H24" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>111</v>
+      </c>
+      <c r="E25" t="s">
+        <v>112</v>
+      </c>
+      <c r="F25" t="s">
+        <v>113</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H25" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>23</v>
+      </c>
+      <c r="D26" t="s">
+        <v>111</v>
+      </c>
+      <c r="E26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F26" t="s">
+        <v>113</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H26" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
+        <v>120</v>
+      </c>
+      <c r="E27" t="s">
+        <v>121</v>
+      </c>
+      <c r="F27" t="s">
+        <v>122</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H27" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" t="s">
+        <v>120</v>
+      </c>
+      <c r="E28" t="s">
+        <v>121</v>
+      </c>
+      <c r="F28" t="s">
+        <v>126</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H28" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>