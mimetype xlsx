--- v1 (2026-03-31)
+++ v2 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="651" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="679" uniqueCount="351">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -78,69 +78,69 @@
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/470/mocao_de_apoio_no03__apoio_apae.docx</t>
   </si>
   <si>
     <t>Moção de Repúdio ao teor do Dcreto Federal nº 12.686/2025, que altera a Política Nacional de Atendimento Educacional à Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_decreto_no01-2025_0001.pdf</t>
   </si>
   <si>
-    <t>Dispõe sobre a aprovação de contas anuais referentes ao exercício 2022, sob responsabilidade dos administradores Ivaldo Dalla Costa e João Paulo Maroso.</t>
+    <t>Projeto Decreto Legislativo nº01/2025  - Dispõe sobre a aprovação de contas anuais referentes ao exercício 2022, sob responsabilidade dos administradores Ivaldo Dalla Costa e João Paulo Maroso.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária.</t>
   </si>
   <si>
     <t>João Paulo Maroso</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/374/pl01-2025.pdf</t>
   </si>
   <si>
-    <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A FAZERCONTRATAÇÃO TEMPORÁRIA DE ATÉ 03(TRÊS) PROFESSORES DE ARTES; ATÉ 03 (TRÊS) PROFESSORES DE MATEMÁTICA E ATÉ 10 (DEZ) PROFESSORES DE EDUCAÇÃO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A FAZER CONTRATAÇÃO TEMPORÁRIA DE ATÉ 03(TRÊS) PROFESSORES DE ARTES; ATÉ 03 (TRÊS) PROFESSORES DE MATEMÁTICA E ATÉ 10 (DEZ) PROFESSORES DE EDUCAÇÃO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/375/pl02-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONTRATAÇÃO TEMPORÁRIADE ATÉ 20 ( VINTE) MONITOR DE EDUCAÇÃO INFANTIL EDÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/376/pl03-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONTRATAÇÃO TEMPORÁRIA DE 2 (DOIS) OPERÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
@@ -802,51 +802,51 @@
   <si>
     <t>PL nº 66/2025 - Consolida a Legislação Municipal sobre Proteção e Atendimento aos Direitos da Criança e do Adolescente, o Conselho Municipal dos Direitos da Criança  e do Adolescente - COMDICA, o Fundo Municipal dos Direitos da Criança e do Adolescente - FUMDICA, erevoga as leis municipais nº 1.654/04;1.661/04; 1.991/07; 2.195/09; 2.359/10; 2.574/13 e 2.906/17 e dá outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/478/pl67_0001_0001_0001.pdf</t>
   </si>
   <si>
     <t>PL nº 67/2025 - Autoriza o Poder Executivo Municipal a prestar auxílio financeiro ao Grupo de Apoio a Segurança Pública  GASP-NB e dá outras providências.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/479/pl68_0001.pdf</t>
   </si>
   <si>
-    <t>PL nº 68/2025 - Convênio que entre si celebram o municúipio de Veranópolis e Nova Bassano, para repasse de incentivo à qualificação do Sistema Único de Saúde - SUS, e dá outras providências.</t>
+    <t>PL nº 68/2025 - Convênio que entre si celebram o município de Veranópolis e Nova Bassano, para repasse de incentivo à qualificação do Sistema Único de Saúde - SUS, e dá outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/480/pl69_0001_0001.pdf</t>
   </si>
   <si>
     <t>PL nº69/2025 -  Cria o cargo de provimento efetivo de Procurador Jurídico, e dá outras providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/481/pl70_0001_0001.pdf</t>
   </si>
   <si>
     <t>PL nº70/2025 - Cria Secretaria Municipal de Desenvolvimento Social, insere a referida Secretaria na estrutura administrativa do município, Lei Municipal nº 1.780, de 2 de março de 2006; cria o cargo em comissão de Secretário Municipal de Desenvolvimento Social e altera a Lei nº 3.566/2025 e dá outras providências.</t>
   </si>
@@ -973,99 +973,144 @@
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/460/proposicao_no07.2025_-_gilberto_-_feriados_docx.pdf</t>
   </si>
   <si>
     <t>Prop.nº07/2025 - Que seja avaliada a possibilidade de instituir feriados e pontos facultativos nas repartições públicas do Município, nas seguintes datas:_x000D_
 a) Segunda-feira e Terça-feira de carnaval - Feriado;_x000D_
 b) 24 e 31de dezembro (véspera de Natal e Ano Novo) - Feriado.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>Vereador Márcio De Conto, Vereadora Cidania de Moraes, Vereadora Odete Zanon Viccari, Vereador Oscar Francisco Todeschini</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/468/proposicao_no09_marcio_de_conto.docx</t>
   </si>
   <si>
     <t>Aquisição de Câmeras LPR para fins de cercamento eletrônico do perímetro urbano de Nova Bassano.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>Vereadora Kena L.Xavier Matias, Vereador Jean  Carlos Ansolin, Vereador Márcio Todeschini</t>
+    <t>Vereadora Kena L. Xavier Matias, Vereador Jean  Carlos Ansolin, Vereador Márcio Todeschini</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/472/proposicao_10.2025_-_homenagem_isadora_3.docx</t>
   </si>
   <si>
     <t>Que seja homenageada a atleta Isadora Sebben, com entrega de placa, na data de 09 de fevereiro de 2026, às 20h.</t>
   </si>
   <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Poder Legislativo</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo nº 01/2025 - Estabelece o índice para revisão anual da remuneração dos servidores públicos do Poder Legislativo Municipal, concede reajuste retroativo e reajuste do vale-alimentação, e dá outras providências.</t>
+  </si>
+  <si>
     <t>441</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Elias Dall Agnol</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/441/indicacaono_01-2025_0001.pdf</t>
   </si>
   <si>
     <t>Alterar o nome da creche Magia e Saber para Creche municipal Elza Antoniolli Dalla Costa.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/464/indicacaono02-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a viabilidade de implantação de um Projeto de Rua Coberta no município de Nova Bassanio- RS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>DecLe</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/421/decreto_contas_prefeito_2025_0001.pdf</t>
   </si>
   <si>
     <t>Disopõe sobre a aprovação de contas anuais referente ao exercício 2022, sob responsabilidade dos administradores Ivaldo Dalla Costa e João Paulo Maroso.</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>Res</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/526/resolucao_01-25ass_0001.pdf</t>
+  </si>
+  <si>
+    <t>Resolução nº 01/2025 - Regulamenta o sistema de Compras e Licitações do Poder Legislativo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/539/resolucao03-2025_0001.pdf</t>
+  </si>
+  <si>
+    <t>Resolução nº03/2025 -  Altera a data do feriado do dia 1º de maio, quinta-feira, para dia 02 de maio, sexta-feira.</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/540/resolucao04-2025_0001_0001.pdf</t>
+  </si>
+  <si>
+    <t>Resolução nº 4/2025 -  Regulamenta a elaboração do Plano Anual de Contratações - PCA, nos termos do art.12, §1º da Lei Federal nº 14.133/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1369,56 +1414,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/470/mocao_de_apoio_no03__apoio_apae.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_decreto_no01-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/374/pl01-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/375/pl02-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/376/pl03-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/377/pl04-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/378/pl05-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/379/pl06-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/380/pl07-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/386/pl08-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/388/pl10-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/390/pl11-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/391/pl12-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/392/pl13-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/393/pl14-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/396/pl17-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/397/pl18-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pl20-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pl21-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/401/pl22-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pl23-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pl24-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pl25-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pl26-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/408/pl27-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/416/pl29-2025_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/417/pl30-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/411/pl31-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/412/pl32-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/413/pl33-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pl34-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/422/pl37_0001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pl38_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pl40_2025_0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pl41_0001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pl42_0001_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/429/pl43_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/436/pl45_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/437/pl46_0001_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/438/pl47_0001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/440/pl48_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/457/pl49_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/448/pl50_0001_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/449/pl51_0001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/451/pl53_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/452/pl54_0001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/456/pl55_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/454/pl56_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/465/pl59_0001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/466/pl60_0001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/467/pl61_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/469/pl62_0001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/471/pl63_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/473/pl64_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/476/pl65_0001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/475/pl66_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/478/pl67_0001_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/479/pl68_0001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/480/pl69_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/481/pl70_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/418/proj_res.ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/419/resolucao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/445/resolucao_04-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/443/250825_0001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/434/prop01-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/432/prop02-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/425/proposicao_no04-_gilberto_-_cadeiras_de_rodas.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/430/prop05-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/439/prop06-2025ass_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/460/proposicao_no07.2025_-_gilberto_-_feriados_docx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/468/proposicao_no09_marcio_de_conto.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/472/proposicao_10.2025_-_homenagem_isadora_3.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/441/indicacaono_01-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/464/indicacaono02-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/421/decreto_contas_prefeito_2025_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/470/mocao_de_apoio_no03__apoio_apae.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_decreto_no01-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/374/pl01-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/375/pl02-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/376/pl03-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/377/pl04-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/378/pl05-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/379/pl06-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/380/pl07-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/386/pl08-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/388/pl10-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/390/pl11-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/391/pl12-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/392/pl13-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/393/pl14-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/396/pl17-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/397/pl18-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pl20-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pl21-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/401/pl22-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pl23-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pl24-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pl25-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pl26-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/408/pl27-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/416/pl29-2025_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/417/pl30-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/411/pl31-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/412/pl32-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/413/pl33-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pl34-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/422/pl37_0001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pl38_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pl40_2025_0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pl41_0001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pl42_0001_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/429/pl43_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/436/pl45_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/437/pl46_0001_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/438/pl47_0001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/440/pl48_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/457/pl49_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/448/pl50_0001_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/449/pl51_0001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/451/pl53_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/452/pl54_0001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/456/pl55_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/454/pl56_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/465/pl59_0001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/466/pl60_0001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/467/pl61_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/469/pl62_0001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/471/pl63_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/473/pl64_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/476/pl65_0001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/475/pl66_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/478/pl67_0001_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/479/pl68_0001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/480/pl69_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/481/pl70_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/418/proj_res.ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/419/resolucao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/445/resolucao_04-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/443/250825_0001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/434/prop01-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/432/prop02-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/425/proposicao_no04-_gilberto_-_cadeiras_de_rodas.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/430/prop05-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/439/prop06-2025ass_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/460/proposicao_no07.2025_-_gilberto_-_feriados_docx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/468/proposicao_no09_marcio_de_conto.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/472/proposicao_10.2025_-_homenagem_isadora_3.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/441/indicacaono_01-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/464/indicacaono02-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/421/decreto_contas_prefeito_2025_0001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/526/resolucao_01-25ass_0001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/539/resolucao03-2025_0001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2025/540/resolucao04-2025_0001_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H82"/>
+  <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3448,107 +3493,199 @@
         <v>319</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>320</v>
       </c>
       <c r="H79" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>322</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>17</v>
       </c>
       <c r="D80" t="s">
         <v>323</v>
       </c>
       <c r="E80" t="s">
         <v>324</v>
       </c>
-      <c r="F80" t="s">
+      <c r="G80" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H80" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>326</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>17</v>
+      </c>
+      <c r="D81" t="s">
+        <v>327</v>
+      </c>
+      <c r="E81" t="s">
         <v>328</v>
       </c>
-      <c r="B81" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>329</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H81" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
+        <v>30</v>
+      </c>
+      <c r="D82" t="s">
+        <v>327</v>
+      </c>
+      <c r="E82" t="s">
+        <v>328</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H82" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>335</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>17</v>
       </c>
-      <c r="D82" t="s">
-[...9 lines deleted...]
-        <v>335</v>
+      <c r="D83" t="s">
+        <v>336</v>
+      </c>
+      <c r="E83" t="s">
+        <v>337</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H83" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>340</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>341</v>
+      </c>
+      <c r="E84" t="s">
+        <v>342</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H84" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>345</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
+        <v>341</v>
+      </c>
+      <c r="E85" t="s">
+        <v>342</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H85" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>348</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86" t="s">
+        <v>341</v>
+      </c>
+      <c r="E86" t="s">
+        <v>342</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H86" t="s">
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3590,50 +3727,54 @@
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>