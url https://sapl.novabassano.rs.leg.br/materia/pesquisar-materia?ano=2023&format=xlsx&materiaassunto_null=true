--- v0 (2026-01-26)
+++ v1 (2026-04-01)
@@ -51,1225 +51,1225 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_n_01-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal autorizado a abrir Crédito Suplementar, no Orçamento de 2023, com as seguintes classificações orçamentárias e com os seguintes valores.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária.</t>
   </si>
   <si>
     <t>Ivaldo Dalla Costa</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_01-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_01-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_02-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_02-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_03-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_03-2023.pdf</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_04-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_04-2023.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_05-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_05-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO AO CENTRO DE TRADIÇÕES GAÚCHAS POUSADA DO IMIGRANTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_06-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_06-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_07-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_07-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 01° da Lei Municipal n°187, de 19 de dezembro, de 1974 e dá outra providencias.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_08-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_08-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°2792/2009, QUE DISPÕE SOBRE O PLANO DE CARREIRA DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_09-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_09-2023.pdf</t>
   </si>
   <si>
     <t>Adota o Diário Oficial dos Municípios  do Estado do Rio Grande do Sul, instituído e administrado pela FAMURS, como veículo oficial de publicação dos atos normativos e administrativos do Município de Nova Bassano - RS</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_n_10-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_n_10-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Especial no Orçamento de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_n_11-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_n_11-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo à empresa METALSTEL COMÉRCIO DE METAIS LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_n_12-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_n_12-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 69° parágrafo único da Lei 1.716/05, de 2005 e dá outra providencias.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_n_13-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_n_13-2023.pdf</t>
   </si>
   <si>
     <t>Altera os anexos da Lei Municipal n° 3.091 de 11 de junho de 2019 e dá outras providencias.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_n_14-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_n_14-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contratação temporária de 01 (uma) Doméstica e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_n_15-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_n_15-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contratação temporária de Professores e dá outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_n_16-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_n_16-2023.pdf</t>
   </si>
   <si>
     <t>Altera o valor das diárias de que trata a Lei Municipal n° 2.674, de 09 de maio de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_n_17-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_n_17-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo à empresa e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_n_18-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_n_18-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Suplementar no Orçamento de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_19-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_19-2023.pdf</t>
   </si>
   <si>
     <t>Convênio que entre si celebram o Município de Veranópolis e o Município de Nova Bassano, para repasse de incentivo à qualificação do sistema único de saúde (SUS) e outros serviços.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_n_20-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_n_20-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza O Poder Executivo Municipal a abrir crédito especial no orçamento de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_n_21-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_n_21-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permitir o uso, a título precário, de espaço físico municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_n_23-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_n_23-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o conselho tutelar dos direitos da criança e do adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_n_23-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_n_23-2023.pdf</t>
   </si>
   <si>
     <t>Institui o sistema de sobreaviso para os Conselheiros tutelares e dá outras providências.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_n_24-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_n_24-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contratação temporária de 02 ( duas) domesticas e dá outras providências</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_n_25-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_n_25-2023.pdf</t>
   </si>
   <si>
     <t>Institui o plano municipal de cultura de Nova Bassano - RS, para o decênio 2023-2033, e dá outras providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_n_26-2023_2.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_n_26-2023_2.pdf</t>
   </si>
   <si>
     <t>Altera a carga horária, a remuneração do cargo de técnico em enfermagem e cria 07 vagas, e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_n_27-2023_2.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_n_27-2023_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio a Associação Veneta de Nova Bassano-AVENOBA, e dá outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_n_28-2023_2.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_n_28-2023_2.pdf</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_n_29-2023_2.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_n_29-2023_2.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_n30-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_n30-2023.pdf</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_n31-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_n31-2023.pdf</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/255/projeto_de_lei_n32-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/255/projeto_de_lei_n32-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação temporária, resultante de excepcional interesse público, nos termos do Art. 37, inciso IX, da constituição federal, e dá outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_n_33-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_n_33-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar o evento Taça João Dagnese de Bochas, constante no calendário de Eventos. Lei municipal n°3.350 de 27 de dezembro de 2022: Autoriza a execução de despesas na realização do evento.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_34-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_34-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal prorrogar o contrato n° 52/22 de contratação temporária de Farmacêutica e dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_n35-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_n35-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização do concurso literário premio "professora Analice Maria Antoniolli" do município de Nova Bassano e dá outras providências.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/259/230503082639.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/259/230503082639.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para a Revisão Geral, Anual, acumulada no período, das remunerações dos servidores públicos do Poder Executivo Municipal, Aposentados, Pensionistas, Conselheiros Tutelares, Agentes de Combates a Endemias e Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_n_37-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_n_37-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação temporária de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_38-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_38-2023.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_39-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_39-2023.pdf</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_40-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_40-2023.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_41-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_41-2023.pdf</t>
   </si>
   <si>
     <t>Institui o sistema de sobreaviso para os conselheiros tutelares e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_42-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_42-2023.pdf</t>
   </si>
   <si>
     <t>Cria cargo de provimento efetivo de engenheiro civil, e dá outras providências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_43-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_43-2023.pdf</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_44-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_44-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei min. n° 3.384/2023 e autoriza o Poder Executivo Municipal a realizar contratação temporária, resultante de excepcional interesse público, nos termos do Art. 37, inciso IX, da constituição federal, e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_45-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_45-2023.pdf</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_46-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_46-2023.pdf</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_47-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_47-2023.pdf</t>
   </si>
   <si>
     <t>Cria cargos de provimento efetivo de manipulador de alimentos, e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_48-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_48-2023.pdf</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_49-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_49-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar temporariamente Médico Veterinário e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_50-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_50-2023.pdf</t>
   </si>
   <si>
     <t>Cria cargo de Provimento Efetivo de Enfermeiro de Estratégia da Saúde da Família, o qual passam a integrar o Quadro de Cargos de provimento Efetivo da Administração Centralizada do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_51-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_51-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contratação temporária de 02 (dois) operários.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_52-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_52-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de concurso fotográfico alusivo ao aniversário de emancipação política e administrativa do município de Nova Bassano, e dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_53-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_53-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contratação temporária de excepcional interesse público de 1 (um) Farmacêutico, e dá outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_54-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_54-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contratação temporária de 02 (duas) Domésticas e dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_55-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_55-2023.pdf</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_56-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_56-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxilio financeiro ao CTG Pousada do Imigrante, de Nova Bassano, e dá outras providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_57-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_57-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de carreira do magistério Publico do Município de Nova Bassano, institui o respectivo quadro de cargos e funções e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_58-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_58-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar valores para a associação dos pais e amigos dos excepcionais de Nova Bassano - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_59-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_59-2023.pdf</t>
   </si>
   <si>
     <t>Denomina ruas localizadas no Loteamento Silva Jardim, no Município de Nova Bassano, e dá outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_60-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_60-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Carreira do Magistério Público do Município de Nova Bassano, institui o respectivo quadro de cargos e funções e dá outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_61.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_61.pdf</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_de_lei_62-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_de_lei_62-2023.pdf</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_de_lei_63-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_de_lei_63-2023.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_64-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_64-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Especial no orçamento de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_66-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_66-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece o Código Tributário Municipal, consolida a legislação tributária e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_67-2023_certo.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_67-2023_certo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.841, de 09 de maio de 2016, que dispõe sobre a atividade de comércio ambulante no Município de Nova Bassano e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_68-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_68-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.552, de 28 de dezembro de 2012, que dispõe sobre a inspeção sanitária de estabelecimentos dedicados ao abate de animais e ao preparo ou industrialização de seus derivados destinados ao comércio e ao consumo locais e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/292/69-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/292/69-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para apuração e lançamento de débitos de natureza não tributária, dispõe sobre o parcelamento de débitos inscrito em dívida ativa e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/293/70-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/293/70-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/294/71-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/294/71-2023.pdf</t>
   </si>
   <si>
     <t>Altera o valor da Função Gratificada, como medida de equiparação as demais.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/295/72-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/295/72-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração com a Associação Veneta de Nova Bassano - AVENOBA e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/296/73-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/296/73-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Nova Bassano, a receber doação, imóvel de propriedade do Senhor João Segalin.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/297/74-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/297/74-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Nova Bassano, a receber em doação, imóvel de propriedade do Senhor João Antônio Garbin.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/298/75-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/298/75-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Nova Bassano, a receber em doação, imóvel de propriedade codalta construtora LTDA EPP.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/299/76-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/299/76-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito Especial no Orçamento de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/300/77-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/300/77-2023.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/301/78-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/301/78-2023.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/302/79-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/302/79-2023.pdf</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/303/80-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/303/80-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal Prorrogar os contratos n° 107 e 108/2022 de contratação temporária de Agente de Combate a Endemias e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/304/81-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/304/81-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o município de Serafina Corrêa, objetivando a manutenção dos serviços de reforma da ponte do Rio Carreiro, e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/305/82-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/305/82-2023.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural do Município de Nova Bassano o “strunfoli”.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/306/83-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/306/83-2023.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/307/85-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/307/85-2023.pdf</t>
   </si>
   <si>
     <t>Institui o calendário de eventos do Município de Nova Bassano – RS para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/308/86-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/308/86-2023.pdf</t>
   </si>
   <si>
     <t>Ratifica instrumento aprovado pela assembleia geral do CISGA para fins de alterar a carga horária dos cargos de contador e assessor jurídico, constantes no contrato de consórcio público e integrantes do quadro funcional do CISGA e dá outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/309/87-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/309/87-2023.pdf</t>
   </si>
   <si>
     <t>– Autoriza o Poder Executivo Municipal a firmar termo aditivo de fomento com a Associação de turismo da Serra Nordeste – ATUASERRA, instância de governança oficial da região uva e longevidade, e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/310/88-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/310/88-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro a BRANTANO PROJETOS E EVENTOS CULTURAIS LTDA.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/311/89-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/311/89-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar termo de Cooperação com o Serviço Social de Comércio – SESC para organizar o 1° Torneio de Voleibol misto de Nova Bassano.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/312/90-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/312/90-2023.pdf</t>
   </si>
   <si>
     <t>Denomina ruas localizadas no Bairro Cristo Redentor no Município de Nova Bassano, e dá outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/313/91-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/313/91-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro ao CONSELHO DE PAIS E MESTRES DO COLÉGIO ESTADUAL PE. COLBACHINI.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/314/92-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/314/92-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo à empresa METALSTEEL comércio de metais LTDA, e dá outras providências.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/315/93-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/315/93-2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Nova Bassano.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/316/94-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/316/94-2023.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 115 da Lei Municipal n° 1.716/2005 que dispõe sobre o regime jurídico dos servidores públicos do município, para conceder horário especial ao servidor portador de deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/317/95-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/317/95-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito do município de Nova Bassano a Lei Federal 14,434/2022 que trata do piso salarial dos profissionais de enfermagem, especificamente os enfermeiros, técnicos e auxiliares de enfermagem e da parteira e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/318/97-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/318/97-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 3.437, de 31 de outubro de 2023, que dispõe sobre autorização do município a firmar termo de cooperação com o Serviço _x000D_
 Social do Comercio-Sesc para organizar o 1° torneio municipal de voleibol misto de Nova Bassano e dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/319/98-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/319/98-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 3.437, de 31 de outubro de 2023, que dispõe sobre autorização do município a firmar termo de cooperação com o Serviço Social do Comercio-Sesc para organizar o 1° torneio municipal de voleibol misto de Nova Bassano e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/320/99-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/320/99-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de poços tubulares ás pessoas que menciona, e dá outras providências. Logo após o Presidente iniciou a Ordem do Dia, não havendo ordem do dia.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/321/100-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/321/100-2023.pdf</t>
   </si>
   <si>
     <t>Institui função gratificação ao agente de contratação, pregoeiro, equipe de apoio e comissão de contratação de que trata a Lei Federal n° 14.133/2021.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/322/101-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/322/101-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Cultura do Município de Nova Bassano; revoga as Leis Municipais n° 3.156 de 14/07/2020, n° 3.165 de 07/10/2020 e n° 3.249 de 21/12/2021; e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/323/102-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/323/102-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município, através do Poder Executivo Municipal a conceder doação a título de incentivo á empresa PBC LOGISTICA LTDA _ ME, e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/324/103-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/324/103-2023.pdf</t>
   </si>
   <si>
     <t>– Autoriza o Poder Executivo Municipal a celebrar termo aditivo para adequação do contrato de Programa n° 132 ao Regime de Concessão de Serviço Público com a Companhia Rio-grandense de Saneamento – Corsan</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Concede Isenção de imposto predial e territorial urbano – IPTU _ incidente exclusivamente sobre os imóveis afetados pelo alagamento decorrente do excesso de chuvas que resultou em catástrofes climáticas, determinante para decretação. No município de Nova Bassano, de situação de emergência, e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/326/105-2023.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/326/105-2023.pdf</t>
   </si>
   <si>
     <t>Convenio que entre si celebram o município de Veranópolis e Nova Bassano, para repasse de incentivo à qualificação do sistema único de saúde (SUS) e outros serviços.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1576,68 +1576,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_n_24-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_n_25-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_n_26-2023_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_n_27-2023_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_n_28-2023_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_n_29-2023_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_n30-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_n31-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/255/projeto_de_lei_n32-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_34-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_n35-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/259/230503082639.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_39-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_40-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_41-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_42-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_43-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_44-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_45-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_46-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_49-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_50-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_51-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_52-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_53-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_54-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_55-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_56-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_57-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_58-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_59-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_60-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_de_lei_62-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_de_lei_63-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_64-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_66-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_67-2023_certo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_68-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/292/69-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/293/70-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/294/71-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/295/72-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/296/73-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/297/74-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/298/75-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/299/76-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/300/77-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/301/78-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/302/79-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/303/80-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/304/81-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/305/82-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/306/83-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/307/85-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/308/86-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/309/87-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/310/88-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/311/89-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/312/90-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/313/91-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/314/92-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/315/93-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/316/94-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/317/95-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/318/97-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/319/98-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/320/99-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/321/100-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/322/101-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/323/102-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/324/103-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/326/105-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_n_24-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_n_25-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_n_26-2023_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_n_27-2023_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_n_28-2023_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_n_29-2023_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_n30-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_n31-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/255/projeto_de_lei_n32-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_34-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_n35-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/259/230503082639.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_39-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_40-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_41-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_42-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_43-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_44-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_45-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_46-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_49-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_50-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_51-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_52-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_53-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_54-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_55-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_56-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_57-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_58-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_59-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_60-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_de_lei_62-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_de_lei_63-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_64-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_66-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_67-2023_certo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_68-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/292/69-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/293/70-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/294/71-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/295/72-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/296/73-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/297/74-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/298/75-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/299/76-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/300/77-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/301/78-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/302/79-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/303/80-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/304/81-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/305/82-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/306/83-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/307/85-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/308/86-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/309/87-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/310/88-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/311/89-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/312/90-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/313/91-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/314/92-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/315/93-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/316/94-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/317/95-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/318/97-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/319/98-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/320/99-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/321/100-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/322/101-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/323/102-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/324/103-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/326/105-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>