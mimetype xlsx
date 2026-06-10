--- v1 (2026-04-01)
+++ v2 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="742" uniqueCount="406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="756" uniqueCount="414">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1229,50 +1229,74 @@
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/324/103-2023.pdf</t>
   </si>
   <si>
     <t>– Autoriza o Poder Executivo Municipal a celebrar termo aditivo para adequação do contrato de Programa n° 132 ao Regime de Concessão de Serviço Público com a Companhia Rio-grandense de Saneamento – Corsan</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Concede Isenção de imposto predial e territorial urbano – IPTU _ incidente exclusivamente sobre os imóveis afetados pelo alagamento decorrente do excesso de chuvas que resultou em catástrofes climáticas, determinante para decretação. No município de Nova Bassano, de situação de emergência, e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/326/105-2023.pdf</t>
   </si>
   <si>
     <t>Convenio que entre si celebram o município de Veranópolis e Nova Bassano, para repasse de incentivo à qualificação do sistema único de saúde (SUS) e outros serviços.</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Poder Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/529/projeto_de_lei_do_legislativo_01-2023.pdf</t>
+  </si>
+  <si>
+    <t>PLL nº01/2023 - Estabelece o índice para a revisão geral anual da remuneração dos servidores públicos do Poder Legislativo Municpal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_do_legislativo_02-2023.pdf</t>
+  </si>
+  <si>
+    <t>PLL nº02/2023 - Consede reposição salarial de ,65% aos Secretários Municipais, Vereadores, Prefeito e Vice-Prefeito, e sá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1576,68 +1600,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_n_24-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_n_25-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_n_26-2023_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_n_27-2023_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_n_28-2023_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_n_29-2023_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_n30-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_n31-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/255/projeto_de_lei_n32-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_34-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_n35-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/259/230503082639.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_39-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_40-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_41-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_42-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_43-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_44-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_45-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_46-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_49-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_50-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_51-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_52-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_53-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_54-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_55-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_56-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_57-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_58-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_59-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_60-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_de_lei_62-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_de_lei_63-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_64-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_66-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_67-2023_certo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_68-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/292/69-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/293/70-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/294/71-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/295/72-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/296/73-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/297/74-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/298/75-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/299/76-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/300/77-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/301/78-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/302/79-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/303/80-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/304/81-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/305/82-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/306/83-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/307/85-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/308/86-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/309/87-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/310/88-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/311/89-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/312/90-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/313/91-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/314/92-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/315/93-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/316/94-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/317/95-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/318/97-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/319/98-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/320/99-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/321/100-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/322/101-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/323/102-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/324/103-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/326/105-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/241/emenda_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_n_24-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_n_25-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_n_26-2023_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_n_27-2023_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_n_28-2023_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_n_29-2023_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_n30-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_n31-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/255/projeto_de_lei_n32-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_34-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_n35-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/259/230503082639.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_39-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_40-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_41-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_42-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_43-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_44-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_45-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_46-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_49-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_50-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_51-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_52-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_53-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_54-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_55-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_56-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_57-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_58-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_59-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_60-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_de_lei_62-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_de_lei_63-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_64-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_66-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_67-2023_certo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_68-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/292/69-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/293/70-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/294/71-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/295/72-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/296/73-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/297/74-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/298/75-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/299/76-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/300/77-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/301/78-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/302/79-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/303/80-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/304/81-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/305/82-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/306/83-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/307/85-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/308/86-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/309/87-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/310/88-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/311/89-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/312/90-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/313/91-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/314/92-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/315/93-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/316/94-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/317/95-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/318/97-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/319/98-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/320/99-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/321/100-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/322/101-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/323/102-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/324/103-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/326/105-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/529/projeto_de_lei_do_legislativo_01-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_do_legislativo_02-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H105"/>
+  <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4031,50 +4055,96 @@
       <c r="H104" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>402</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>403</v>
       </c>
       <c r="D105" t="s">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>404</v>
       </c>
       <c r="H105" t="s">
         <v>405</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>406</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>407</v>
+      </c>
+      <c r="E106" t="s">
+        <v>408</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H106" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>411</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>22</v>
+      </c>
+      <c r="D107" t="s">
+        <v>407</v>
+      </c>
+      <c r="E107" t="s">
+        <v>408</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H107" t="s">
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4139,50 +4209,52 @@
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>