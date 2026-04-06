--- v0 (2026-01-26)
+++ v1 (2026-04-06)
@@ -51,834 +51,834 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/8/proposta_de_emenda_modificativa_ao_projeto_de_lei_no_09-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/8/proposta_de_emenda_modificativa_ao_projeto_de_lei_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Lei nº 09 de 11 de Fevereiro de 2021.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/30/proposta_de_emenda_modificativa_ao_projeto_de_lei_no_22_de_08_de_abril_de_2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/30/proposta_de_emenda_modificativa_ao_projeto_de_lei_no_22_de_08_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Lei nº 22 de 08 de abril de 2021.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/50/proposta_de_emenda_modificativa_ao_projeto_de_lei_no_41-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/50/proposta_de_emenda_modificativa_ao_projeto_de_lei_no_41-2021.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Lei nº 41 de 21 de junho de 2021.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária.</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_no_01-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 3.168/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_no_02-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_no_02-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO DE EVENTOS DO MUNCÍPIO DE NOVA BASSANO, RS, PARA O EXERCÍCIO DE 2021, E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/4/projeto_de_lei_no_03-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/4/projeto_de_lei_no_03-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_no_04-2021.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_no_05-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_no_04-2021.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização monetária de tributos para o exercício 2021, altera previsão em vista da excepcionalidade do período e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ivaldo Dalla Costa</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_no_06-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_no_06-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCPECIONAIS - APAE, DE NOVA BASSANO; AUTORIZA A RECEBER E A REPASSAR RECURSOS DO FUNDO NACIONAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_no_07-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_no_07-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/12/projeto_de_lei_no_08-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/12/projeto_de_lei_no_08-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.552, DE 28 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_no_09-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_no_09-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_10-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_10-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE NOVA BASSANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_no_11-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_no_11-2021.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO QUE ENTRE SI CELEBRAM O MUNICÍPIO DE VERANÓPOLIS E O MUNICÍPIO DE NOVA BASSANO, PARA REPASSE DE INCENTIVO À QUALIFICAÇÃO DO SISTEMA ÚNICO DE SAÚDE (SUS) E OUTROS SERVIÇOS.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_no_12-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_no_12-2021.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE ALIMENTAÇÃO ESCOLAR DO MUNICÍPIO DE NOVA BASSANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_no_13-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_no_13-2021.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E DE CONTROLE SOCIAL DO FU MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB DE QUE TRATA A LEI FEDERAL Nº 14.113, DE 25 DE DEZEMBRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_no_14-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_no_14-2021.pdf</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_no_15-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_no_15-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A ASSOCIAÇÃO COMUNITÁRIA HOSPITAL NOSSA SENHORA DE LOURDES - ACONSEL, EM RAZÃO DO ESTADO DE CALAMIDADE PÚBLICA PARA ENFRENTAMENTO, PREVENÇÃO E COMBATE DA PANDEMIA DO NOVO CORONAVÍRUS (COVID-19).</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_no_16-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_no_16-2021.pdf</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_no_17-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_no_17-2021.pdf</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_le_ino_18-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_le_ino_18-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_no_19-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_no_19-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS OU OBRIGAÇÕES DO MUNICÍPIO DE NOVA BASSANO/RS, NOS TERMOS DO ART. 100, §§ 3º E 4º, DA CONSTITUIÇÃO FEDERAL, DECORRENTES DE DECISÕES JUDICIAIS, CONSIDERADOS DE PEQUENO VALOR (RPV).</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_no_20-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_no_20-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADOÇÃO DE MEDIDAS EXCPECIONAIS NO ÂMBITO DOS CONTRATOS ADMINISTRATIVAS DE PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE ESCOLAR, TENDO EM VISTA O ESTADO DE CALAMIDADE PÚBLICA DECORRENTE DO CORONAVÍRUS, NO ÂMBITO DO MUNICÍPIO DE NOVA BASSANO/RS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_21-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_21-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE NOVA BASSANO - RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_no_22-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_no_22-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_no_23-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_no_23-2021.pdf</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_no_24-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_no_24-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE, EM CARÁTER EXCEPCIONAL, SOBRE O PERCENTUAL MÁXIMO PARA REALIZAÇÃO DE OPERAÇÕES DE CRÉDITOS MEDIANTE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO PELOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL DE NOVA BASSANO, RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/27/projeto_de_lei_no_25-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/27/projeto_de_lei_no_25-2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS SOBRE A REGULARIZAÇÃO FUNDIÁRIA URBANA - REURB, NO ÂMBITO DO MUNICÍPIO DE NOVA BASSANO, DE ACORDO COM A LEI Nº 13.465/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/32/projeto_de_lei_no_26-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/32/projeto_de_lei_no_26-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.184, DE 09 DE MARÇO DE 2021, A FIM DE ACRESCENTAR DISPOSIÇÃO SOBRE MEDIDAS A SEREM TOMADAS EM CASO DE EMERGÊNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/28/projeto_de_lei_no_27-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/28/projeto_de_lei_no_27-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 5º DA LEI MUNICIPAL Nº 3.192/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/29/projeto_de_lei_no_28-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/29/projeto_de_lei_no_28-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DE EXCPECIONAIS DE NOVA BASSANO - APAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_de_lei_no_29-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_de_lei_no_29-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE USO DE UMA SALA EM FAVOR DA CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA OS FINS E DURANTE O PERÍODO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_no_30-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_no_30-2021.pdf</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_no_32-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_no_32-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZAM O MUNICÍPIO DE NOVA BASSANO, A RECEBER EM DOAÇÃO, IMÓVEL DE PROPRIEDADA DOS SENHORES THEREZINHA TEDESCO DALL'AGNOL; NILSE ANGELINA LUVISON BIOTTO; ELAINE BIOTTO ZOTTIS;  PAULO RICARDO ZOTTIS; RENATO ANTONIO BIOTTO; ROBERTA GALVAN BIOTTO; VALERIO SEGALIN; IGNEZ PIETA SEGALIN; SÉRGIO CARLOS ZORTÉA; VÂNIA ANA LICKS ZORTÉA; JORGE LUIZ KUIAVA; ROSA ROSSONI KUIAVA; VALDIR ANTÔNIO DALL'AGNOL E LEDI TOMAZONI DALL'AGNOL.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_no_33-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_no_33-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZAM O MUNICÍPIO DE NOVA BASSANO, A RECEBER EM DOAÇÃO, IMÓVEL DE PROPRIEDADE DOS SENHORES: AIRTON JOSÉ LOVISON; MARILENE PERETI LOVISON; SADI ELBIO DAMINI; MARIA INÊS LOVISON DAMINI; IVANI SÉRGIO FRIGO; LAUDES BUSATTO FRIGO; VILMAR DOMINGOS GARBIN; INVES BAZZO GARBIN; GRAMBASAL COMÉRCIO DE GRANITO MÁRMORE BASALTO PAMPAS LTDA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_no_34-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_no_34-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZAM O MUNICÍPIO DE NOVA BASSANO, A RECEBER EM DOAÇÃO, IMÓVEL DE PROPRIEDADE DOS SENHORES: DIRCE FANTON PELLE; LUIS ANTONIO PELLE E ALICE FANTON.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_lei_no_35-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_lei_no_35-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZAM O MUNICÍPIO DE NOVA BASSANO, A RECEBER EM DOAÇÃO, IMÓVEL DE PROPRIEDADE DO SENHOR LUIS BASSO E LOURDES MILIAVACCA BASSO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_de_lei_no_36-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_de_lei_no_36-2021.pdf</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_lei_no_37-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_lei_no_37-2021.pdf</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_no_38-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_no_38-2021.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_lei_no_39-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_lei_no_39-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO À EMPRESA METALÚRGICA PAZA LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_lei_no_40-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_lei_no_40-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO À EMPRESA TIV MECANICA E TORNEARIA EIRLI - EPP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_41-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_41-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ATRIBUIÇÕES DO CARGO DE MONITOR DE EDUCAÇÃO INFANTIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_no_42-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_no_42-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE EXCPECIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_43-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_43-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2022 - 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_lei_no_44-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_lei_no_44-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESES PÚBLICO DE 01 (UM) AGENTE COMUNITÁRIO DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_45-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_45-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, EM CARÁTER TEMPORÁRIO E DE EXCEPCIONAL INTERESSE PÚBLICO, OS PROFISSIONAIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_46-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_46-2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS LOCALIZADAS NO LOTEAMENTO CAMPESTRE, NO MUNICÍPIO DE NOVA BASSANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_47-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_47-2021.pdf</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_no_48-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_no_48-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO 2º DO ART. 55 DA LEI MUNICIPAL Nº 1.716/2005, QUE ESTABELECE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_no_49-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_no_49-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.210, DE 19 DE JUNHO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_no_50-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_no_50-2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS LOCALIZADAS NO LOTEAMENTO RESIDENCIAL DAS ARAUCÁRIAS, NO MUNICÍPIO DE NOVA BASSANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_no_51-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_no_51-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA TABELA VI E VII DA LEI MUNICIPAL Nº 2.249/2009 QUE ESTABELECE O CÓDIGO TRIBUTÁRIO MUNICIPAL, COM RELAÇÃO AS TAXAS DE LICENÇA PARA EXECUÇÃO DE OBRAS E SERVIÇOS DE ENGENHARIA, TAXAS DE EXPEDIENTE E PREÇOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_52-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_52-2021.pdf</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_53-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_53-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL PARA CONCLUSÃO DE OBRAS DE PAVIMENTAÇÃO DE VIAS URBANAS NO MUNICÍPIO DE NOVA BASSANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_no_54-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_no_54-2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS LOCALIZADAS NO LOTEAMENTO ALPHAVILLE NO MUNICÍPIO DE NOVA BASSANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_55-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_55-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR AUTORIZAÇÃO DE USO DE ESPAÇO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_56-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_56-2021.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_57-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_57-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_58-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_58-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO CONTRATO DE CONSÓRCIO PÚBLICO DO CISGA, CRIA GRATIFICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_59-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_59-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO AO MUNICÍPIO DE UMA EDIFICAÇÃO PELO CLUBE DE MÃES SANTA ANA DE NOVA BASSANO, RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no_60-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no_60-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE NOVA BASSANO A CELEBRAR TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DOS UNIVERSITÁRIOS DE NOVA BASSANO - UNAB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_61-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_61-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE PARCERIA COM ASSOCIAÇÃO ESCOLA ESPORTIVA BASSANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_no_62-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_no_62-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.198, DE 27 DE ABRIL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_63-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_63-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDOS PARA A EXPLORAÇÃO DE CASCALHEIRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_64-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_64-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER DA CONSTRUTORA COTREFE LTDA LOTE DE SUA PROPRIEDADE, DADO EM GARANTIA DA CONCLUSÃO DAS OBRAS DE INFRAESTRUTURA DO LOTEAMENTO MORADA DO SOL NASCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_no_65-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_no_65-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO MONETÁRIA DE TRIBUTOS PARA O EXERCÍCIO 2022, ALTERA PREVISÃO EM VISTA DA EXCPECIONALIDADE DO PERÍODO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no_66-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no_66-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O MUNICÍPIO DE NOVA PRATA, COM A INTERVENIÊNCIA DO HOSPITAL SÃO JOÃO BATISTA DE NOVA PRATA, PARA REALIZAÇÃO DE PROCEDIMENTOS OFTALMOLÓGICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_67-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_67-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDOS PARA A EXPLORAÇÃO DE CASCALHEIRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_68-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_68-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA IX, ANEXA À LEI MUNICIPAL Nº 2.249, DE 16 DE NOVEMBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_69-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_69-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 6º DA LEI MUNICIPAL Nº 3.200/2021, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_70-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_70-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL Nº 3.218/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_71-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_71-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE PREVIDÊNCIA COMPLEMENTAR PARA OS SERVIDORES PÚBLICOS MUNICIPAIS, TITULARES DE CARGO EFETIVO, NO ÂMBITO DO MUNICÍPIO DE NOVA BASSANO, RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_72-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_72-2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA LOCALIZADA NO MUNICÍPIO DE NOVA BASSANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_no_73-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_no_73-2021.pdf</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no_74-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no_74-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSERIR META EM PROGRAMA DO PLANO PLURIANUAL DO QUADRIÊNIO 2022/2025 E PROGRAMA DA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_75-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_75-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.232/2021, QUE DISPÕE SOBRE A DOAÇÃO DE IMÓVEL EM FAVOR DO MUNICÍPIO NO LOTEAMENTO SOL NASCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_no_76-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_no_76-2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE NOVA BASSANO/RS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no_77-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no_77-2021.pdf</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_78-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_78-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA TABELA I DA LEI MUNICIPAL Nº 2.249/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_79-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_79-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.249, DE 16 DE NOVEMBRO DE 2009, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO MUNICIPAL, COM RELAÇÃO A ARRECADAÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_80-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_80-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR TERMO ADITIVO DE CONFORMIDADE AO NOVO MARCO REGULATÓRIO DO SANEAMENTO BÁSICO COM A COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_no_81-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_no_81-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE NOVA BASSANO, RS, PARA O EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_82-2021_-_parte_01.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_82-2021_-_parte_01.pdf</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_no_83-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_no_83-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL Nº 3.214/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_84-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_84-2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS LOCALIZADAS NO LOTEAMENTO SOL NASCENTE NO MUNICÍPIO DE NOVA BASSANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_85-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_85-2021.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO TERMO DE CONSOLIDAÇÃO DE DÍVIDA PARA QUITAÇÃO DE VALORES REFERENTES A PROGRAMAS ESTADUAIS DE SAÚDE DE 2014 A 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_86-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_86-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 6º DA LEI MUNICIPAL Nº 3.156, DE 14 DE JULHO DE 2020,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_87-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_87-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DA LEI MUNICIPAL Nº 2.772, DE 30 DE AGOSTO DE 2015, QUE CRIA O CONSELHO MUNICIPAL DE TURISMO - COMTUR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_88-2021.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_88-2021.pdf</t>
   </si>
   <si>
     <t>DESAFETA PARTE DO IMÓVEL DE PROPRIEDADE DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/35/mensagem_no_31-2021_-_veto.pdf</t>
+    <t>http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/35/mensagem_no_31-2021_-_veto.pdf</t>
   </si>
   <si>
     <t>Mensagem justificando veto parcial aos artigos 7º e 8º do Projeto de Lei nº 22/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1185,68 +1185,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/8/proposta_de_emenda_modificativa_ao_projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/30/proposta_de_emenda_modificativa_ao_projeto_de_lei_no_22_de_08_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/50/proposta_de_emenda_modificativa_ao_projeto_de_lei_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/4/projeto_de_lei_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/12/projeto_de_lei_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_le_ino_18-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/27/projeto_de_lei_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/32/projeto_de_lei_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/28/projeto_de_lei_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/29/projeto_de_lei_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_de_lei_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_lei_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_de_lei_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_lei_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_lei_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_lei_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_lei_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_no_51-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_52-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_no_54-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_57-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_61-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_no_62-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_63-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_68-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_69-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_70-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_71-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_72-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_no_73-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no_74-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_80-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_82-2021_-_parte_01.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_no_83-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_84-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_87-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_88-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/35/mensagem_no_31-2021_-_veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/8/proposta_de_emenda_modificativa_ao_projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/30/proposta_de_emenda_modificativa_ao_projeto_de_lei_no_22_de_08_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/50/proposta_de_emenda_modificativa_ao_projeto_de_lei_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/4/projeto_de_lei_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/12/projeto_de_lei_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_le_ino_18-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/27/projeto_de_lei_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/32/projeto_de_lei_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/28/projeto_de_lei_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/29/projeto_de_lei_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_de_lei_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_lei_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_de_lei_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_lei_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_lei_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_lei_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_lei_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_no_51-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_52-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_no_54-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_57-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_61-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_no_62-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no_63-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_68-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_69-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_70-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_71-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/77/projeto_de_lei_no_72-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_no_73-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no_74-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_80-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_82-2021_-_parte_01.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_no_83-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_84-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_no_87-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_88-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novabassano.rs.leg.br/media/sapl/public/materialegislativa/2021/35/mensagem_no_31-2021_-_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>